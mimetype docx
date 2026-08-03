--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D65B418" w14:textId="3BC03934" w:rsidR="0007131C" w:rsidRDefault="0007131C" w:rsidP="008E284B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76D96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1012,125 +1011,153 @@
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13.04.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A79B1" w14:paraId="471775E1" w14:textId="77777777" w:rsidTr="007934F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7EDDEB" w14:textId="66D0B0ED" w:rsidR="005A79B1" w:rsidRDefault="005A79B1" w:rsidP="002D7C79">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1D7EDDEB" w14:textId="67973137" w:rsidR="005A79B1" w:rsidRDefault="007B09D9" w:rsidP="002D7C79">
+            <w:pPr>
+              <w:pStyle w:val="Zpat"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rozpočtové opatření č. 2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2714453B" w14:textId="74511CF4" w:rsidR="005A79B1" w:rsidRDefault="005A79B1">
+          <w:p w14:paraId="2714453B" w14:textId="636C65BD" w:rsidR="005A79B1" w:rsidRDefault="007B09D9">
             <w:pPr>
               <w:pStyle w:val="Zpat"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Starosta obce</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB0BF80" w14:textId="35721309" w:rsidR="005A79B1" w:rsidRDefault="005A79B1" w:rsidP="008E284B">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4FB0BF80" w14:textId="610122ED" w:rsidR="005A79B1" w:rsidRDefault="007B09D9" w:rsidP="008E284B">
+            <w:pPr>
+              <w:pStyle w:val="Zpat"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 26.06.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAF6DE3" w14:textId="51474014" w:rsidR="005A79B1" w:rsidRDefault="005A79B1" w:rsidP="002D7C79">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4AAF6DE3" w14:textId="6ECF3323" w:rsidR="005A79B1" w:rsidRDefault="007B09D9" w:rsidP="002D7C79">
+            <w:pPr>
+              <w:pStyle w:val="Zpat"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>03.07.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A79B1" w14:paraId="6F1FB8FE" w14:textId="77777777" w:rsidTr="007934F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A121F76" w14:textId="35D95F1D" w:rsidR="005A79B1" w:rsidRDefault="005A79B1">
             <w:pPr>
               <w:pStyle w:val="Zpat"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2311,61 +2338,61 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0710C55B" w14:textId="77777777" w:rsidR="008C0BF3" w:rsidRPr="00080FEE" w:rsidRDefault="008C0BF3" w:rsidP="00080FEE">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C0BF3" w:rsidRPr="00080FEE" w:rsidSect="00032C91">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30A75151" w14:textId="77777777" w:rsidR="006970A7" w:rsidRDefault="006970A7" w:rsidP="008C0BF3">
+    <w:p w14:paraId="488B4B54" w14:textId="77777777" w:rsidR="00EE07DF" w:rsidRDefault="00EE07DF" w:rsidP="008C0BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F831FCB" w14:textId="77777777" w:rsidR="006970A7" w:rsidRDefault="006970A7" w:rsidP="008C0BF3">
+    <w:p w14:paraId="7DB76511" w14:textId="77777777" w:rsidR="00EE07DF" w:rsidRDefault="00EE07DF" w:rsidP="008C0BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2409,61 +2436,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="35AB3391" w14:textId="77777777" w:rsidR="008C0BF3" w:rsidRPr="00776D1D" w:rsidRDefault="008C0BF3" w:rsidP="00776D1D">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1803D176" w14:textId="77777777" w:rsidR="006970A7" w:rsidRDefault="006970A7" w:rsidP="008C0BF3">
+    <w:p w14:paraId="24F59CE9" w14:textId="77777777" w:rsidR="00EE07DF" w:rsidRDefault="00EE07DF" w:rsidP="008C0BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17068616" w14:textId="77777777" w:rsidR="006970A7" w:rsidRDefault="006970A7" w:rsidP="008C0BF3">
+    <w:p w14:paraId="4F729845" w14:textId="77777777" w:rsidR="00EE07DF" w:rsidRDefault="00EE07DF" w:rsidP="008C0BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33CF9CDD" w14:textId="0A67FE4C" w:rsidR="00776D1D" w:rsidRPr="00A76D96" w:rsidRDefault="00776D1D" w:rsidP="00811AA4">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
@@ -2517,51 +2544,50 @@
     <w:r w:rsidR="000C09C8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>376078</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="21CB7EF3" w14:textId="77777777" w:rsidR="008C0BF3" w:rsidRPr="00776D1D" w:rsidRDefault="008C0BF3" w:rsidP="00776D1D">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C0BF3"/>
     <w:rsid w:val="000026E2"/>
     <w:rsid w:val="00002A0B"/>
     <w:rsid w:val="000040FD"/>
     <w:rsid w:val="000107C0"/>
     <w:rsid w:val="0001670C"/>
     <w:rsid w:val="00020082"/>
     <w:rsid w:val="00032C91"/>
@@ -2698,53 +2724,55 @@
     <w:rsid w:val="0067669E"/>
     <w:rsid w:val="0068094D"/>
     <w:rsid w:val="00695E66"/>
     <w:rsid w:val="006970A7"/>
     <w:rsid w:val="006D676B"/>
     <w:rsid w:val="006E59E7"/>
     <w:rsid w:val="006E7F21"/>
     <w:rsid w:val="006F03FE"/>
     <w:rsid w:val="007172E9"/>
     <w:rsid w:val="00720FBB"/>
     <w:rsid w:val="00733083"/>
     <w:rsid w:val="00736613"/>
     <w:rsid w:val="00737BE2"/>
     <w:rsid w:val="007467F7"/>
     <w:rsid w:val="00764F3A"/>
     <w:rsid w:val="00776D1D"/>
     <w:rsid w:val="00777E0B"/>
     <w:rsid w:val="0078011C"/>
     <w:rsid w:val="0078346D"/>
     <w:rsid w:val="00783787"/>
     <w:rsid w:val="00786F64"/>
     <w:rsid w:val="007934F5"/>
     <w:rsid w:val="007A2F70"/>
     <w:rsid w:val="007A3A7A"/>
     <w:rsid w:val="007A5FC6"/>
+    <w:rsid w:val="007B09D9"/>
     <w:rsid w:val="007C6FCB"/>
     <w:rsid w:val="008118B1"/>
     <w:rsid w:val="00811AA4"/>
+    <w:rsid w:val="00824C93"/>
     <w:rsid w:val="00827A2F"/>
     <w:rsid w:val="008413C9"/>
     <w:rsid w:val="00843442"/>
     <w:rsid w:val="00846186"/>
     <w:rsid w:val="008512DB"/>
     <w:rsid w:val="00861F69"/>
     <w:rsid w:val="00877C0D"/>
     <w:rsid w:val="00884654"/>
     <w:rsid w:val="008A0AB9"/>
     <w:rsid w:val="008A65AE"/>
     <w:rsid w:val="008B5B4E"/>
     <w:rsid w:val="008C0BF3"/>
     <w:rsid w:val="008C1F68"/>
     <w:rsid w:val="008D3374"/>
     <w:rsid w:val="008E284B"/>
     <w:rsid w:val="008E3A2E"/>
     <w:rsid w:val="008E409F"/>
     <w:rsid w:val="008F3D77"/>
     <w:rsid w:val="008F3DA5"/>
     <w:rsid w:val="00922328"/>
     <w:rsid w:val="009269BF"/>
     <w:rsid w:val="00937B0C"/>
     <w:rsid w:val="00951837"/>
     <w:rsid w:val="00957F3D"/>
     <w:rsid w:val="009844CF"/>
@@ -2822,50 +2850,51 @@
     <w:rsid w:val="00DE3E0D"/>
     <w:rsid w:val="00E00C84"/>
     <w:rsid w:val="00E03782"/>
     <w:rsid w:val="00E0647A"/>
     <w:rsid w:val="00E067EC"/>
     <w:rsid w:val="00E073A5"/>
     <w:rsid w:val="00E12092"/>
     <w:rsid w:val="00E26C59"/>
     <w:rsid w:val="00E3638F"/>
     <w:rsid w:val="00E5224E"/>
     <w:rsid w:val="00E67E82"/>
     <w:rsid w:val="00E723D7"/>
     <w:rsid w:val="00E72BED"/>
     <w:rsid w:val="00E73BB2"/>
     <w:rsid w:val="00E74DBE"/>
     <w:rsid w:val="00E75497"/>
     <w:rsid w:val="00E76CCF"/>
     <w:rsid w:val="00E8084A"/>
     <w:rsid w:val="00E8337C"/>
     <w:rsid w:val="00E92F40"/>
     <w:rsid w:val="00E94360"/>
     <w:rsid w:val="00EB3C42"/>
     <w:rsid w:val="00EB58EC"/>
     <w:rsid w:val="00EC1E4E"/>
     <w:rsid w:val="00ED4BD1"/>
+    <w:rsid w:val="00EE07DF"/>
     <w:rsid w:val="00EF59B6"/>
     <w:rsid w:val="00F016E9"/>
     <w:rsid w:val="00F11A9E"/>
     <w:rsid w:val="00F34020"/>
     <w:rsid w:val="00F51509"/>
     <w:rsid w:val="00F534B9"/>
     <w:rsid w:val="00F616E0"/>
     <w:rsid w:val="00F63C23"/>
     <w:rsid w:val="00F6544F"/>
     <w:rsid w:val="00FA13FE"/>
     <w:rsid w:val="00FA57A6"/>
     <w:rsid w:val="00FB19C6"/>
     <w:rsid w:val="00FC05E9"/>
     <w:rsid w:val="00FC6AF0"/>
     <w:rsid w:val="00FD324F"/>
     <w:rsid w:val="00FD5A4B"/>
     <w:rsid w:val="00FE09E0"/>
     <w:rsid w:val="00FE7E24"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -3692,69 +3721,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690Nmerical.XSL" StyleName="ISO 690 - Numerical Reference"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38F7E737-CE0D-40BE-8535-C628ECFDEFD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>235</Words>
-  <Characters>1389</Characters>
+  <Words>243</Words>
+  <Characters>1439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1621</CharactersWithSpaces>
+  <CharactersWithSpaces>1679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CZECHPOINT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>